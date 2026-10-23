--- v3 (2026-08-28)
+++ v4 (2026-10-23)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Name</v>
       </c>
       <c r="B1" t="str">
         <v>Identifier</v>
       </c>
       <c r="C1" t="str">
         <v>Category</v>
       </c>
       <c r="D1" t="str">
         <v>Provider</v>
       </c>
       <c r="E1" t="str">
         <v>Last Renewal Date</v>
       </c>
       <c r="F1" t="str">
         <v>Expiry Date</v>
       </c>
       <c r="G1" t="str">
         <v>Reminder (Days)</v>
@@ -838,51 +838,51 @@
       </c>
       <c r="H14" t="str">
         <v/>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Chintan</v>
       </c>
       <c r="B15" t="str">
         <v>9361299999</v>
       </c>
       <c r="C15" t="str">
         <v>Mobile</v>
       </c>
       <c r="D15" t="str">
         <v>Jio</v>
       </c>
       <c r="E15" t="str">
         <v>2025-09-21</v>
       </c>
       <c r="F15" t="str">
-        <v>2026-08-23</v>
+        <v>2027-04-14</v>
       </c>
       <c r="G15">
         <v>7</v>
       </c>
       <c r="H15" t="str">
         <v/>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Scott</v>
       </c>
       <c r="B16" t="str">
         <v>9942188888</v>
       </c>
       <c r="C16" t="str">
         <v>Mobile</v>
       </c>
       <c r="D16" t="str">
         <v>BSNL</v>
       </c>
       <c r="E16" t="str">
@@ -893,54 +893,54 @@
       </c>
       <c r="G16">
         <v>7</v>
       </c>
       <c r="H16" t="str">
         <v/>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Sundar</v>
       </c>
       <c r="B17" t="str">
         <v>9843350000</v>
       </c>
       <c r="C17" t="str">
         <v>Mobile</v>
       </c>
       <c r="D17" t="str">
         <v>Jio</v>
       </c>
       <c r="E17" t="str">
-        <v>2025-08-05</v>
+        <v>2026-09-27</v>
       </c>
       <c r="F17" t="str">
-        <v>2026-09-27</v>
+        <v>2027-09-27</v>
       </c>
       <c r="G17">
         <v>7</v>
       </c>
       <c r="H17" t="str">
         <v/>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Bala</v>
       </c>
       <c r="B18" t="str">
         <v>9843525555</v>
       </c>
       <c r="C18" t="str">
         <v>Mobile</v>
       </c>
       <c r="D18" t="str">
         <v>BSNL</v>
       </c>
       <c r="E18" t="str">
@@ -1128,51 +1128,51 @@
       </c>
       <c r="H24" t="str">
         <v/>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
         <v>Vihaan</v>
       </c>
       <c r="B25" t="str">
         <v>9142199999</v>
       </c>
       <c r="C25" t="str">
         <v>Mobile</v>
       </c>
       <c r="D25" t="str">
         <v>Jio</v>
       </c>
       <c r="E25" t="str">
         <v>2026-07-12</v>
       </c>
       <c r="F25" t="str">
-        <v>2026-08-12</v>
+        <v>2027-09-10</v>
       </c>
       <c r="G25">
         <v>7</v>
       </c>
       <c r="H25" t="str">
         <v/>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
         <v>Scott</v>
       </c>
       <c r="B26" t="str">
         <v>9383066666</v>
       </c>
       <c r="C26" t="str">
         <v>Mobile</v>
       </c>
       <c r="D26" t="str">
         <v>BSNL</v>
       </c>
       <c r="E26" t="str">
@@ -1285,53 +1285,82 @@
       <c r="B30" t="str">
         <v>Apple Watch</v>
       </c>
       <c r="C30" t="str">
         <v>Watch Insurance</v>
       </c>
       <c r="D30" t="str">
         <v>Applecare+</v>
       </c>
       <c r="E30" t="str">
         <v>2025-08-06</v>
       </c>
       <c r="F30" t="str">
         <v>2025-11-03</v>
       </c>
       <c r="G30">
         <v>7</v>
       </c>
       <c r="H30" t="str">
         <v/>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
     </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v xml:space="preserve">042146118630_TN </v>
+      </c>
+      <c r="B31" t="str">
+        <v>KPN COLONY</v>
+      </c>
+      <c r="C31" t="str">
+        <v>WI-FI</v>
+      </c>
+      <c r="D31" t="str">
+        <v>Airtel</v>
+      </c>
+      <c r="E31" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="F31" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="G31">
+        <v>7</v>
+      </c>
+      <c r="H31" t="str">
+        <v/>
+      </c>
+      <c r="I31" t="b">
+        <v>1</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:I30"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:I31"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RenewalItems</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 